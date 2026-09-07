--- v0 (2026-07-18)
+++ v1 (2026-09-07)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Climate Resilience Brief Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:color w:val="666666"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated 18 July 2026  ·  RRAS — LGED Road Resilience Assessment System</w:t>
+        <w:t xml:space="preserve">Generated 07 September 2026  ·  RRAS — LGED Road Resilience Assessment System</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilisha R H D (Parangonj Bazer)-Pagashia Bagar hat Rd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">509182003  ·  Bhola Sadar › BHOLA › Barishal</w:t>